--- v0 (2025-11-17)
+++ v1 (2026-10-15)
@@ -1,1023 +1,1462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="3853C639" w14:textId="46B6C1E8" w:rsidR="004F5ACB" w:rsidRDefault="004F5ACB"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3A01AE4C" w14:textId="77777777" w:rsidR="00E22F38" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22F38">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Research title in Arabic</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>عنوان البحث بالعربي</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68975A5A" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00E22F38" w:rsidP="00E22F38">
-      <w:pPr>
+    <w:p w14:paraId="6A81F920" w14:textId="03717E2D" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00E22F38" w:rsidP="00E22F38">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22F38">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>He writes</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يكتب </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22F38">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="PT Bold Heading" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-JO"/>
         </w:rPr>
-        <w:t>In bold</w:t>
+        <w:t>بالخط العريض</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22F38">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22F38">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>and</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>و</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Font size here (14)</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>حجم الخط هنا (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5683B">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11722516" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="173F26FB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
+        <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63057BA1" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00F414E5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="6CC7234D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00F414E5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
+        <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>First researcher 1 ---------, Second researcher 2 ---------.</w:t>
+        <w:t>الباحث الاول</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>---------،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الباحث الثاني</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ---------.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6464C9FE" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00F414E5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="2EA2430D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00F414E5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
+        <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle11"/>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>1,2</w:t>
+        <w:t xml:space="preserve">1،2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F414E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسم علوم </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>Department of Science</w:t>
+        <w:t>-------</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>-------</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00F414E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جامعة </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>college</w:t>
+        <w:t>--------</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E5">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>-------</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>المدينة،</w:t>
       </w:r>
       <w:r w:rsidRPr="00F414E5">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>university</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>البلد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E5">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>--------</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="09A614CE" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00D028CC" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="21F309CA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00D028CC" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
-        <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5132"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="2737"/>
         <w:gridCol w:w="268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="005F726E" w14:paraId="4B3714CB" w14:textId="77777777" w:rsidTr="000F7CAF">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="005F726E" w14:paraId="7D01E053" w14:textId="77777777" w:rsidTr="000F7CAF">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4378DC28" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00BF22A6" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="03CB497A" w14:textId="698308D3" w:rsidR="00FD796C" w:rsidRPr="00BF22A6" w:rsidRDefault="00FD796C" w:rsidP="005451A0">
             <w:pPr>
-              <w:pStyle w:val="Subtitle"/>
-              <w:bidi/>
+              <w:pStyle w:val="a9"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF22A6">
               <w:rPr>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Summary</w:t>
-[...18 lines deleted...]
-              <w:t>Please add two to three lines as an introduction to the research, then the research objectives, procedures, conclusions and recommendations, with no less than (150) words and no more than (250) words.</w:t>
+              <w:t>الملخص</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15122529" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="005F726E" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="28CE7E8D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="005F726E" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74285AFA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="14D9A7AA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Archiving information</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معلومات الارشفة</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="313B7778" w14:textId="77777777" w:rsidTr="000F7CAF">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="223AE7D7" w14:textId="77777777" w:rsidTr="000F7CAF">
         <w:trPr>
           <w:trHeight w:val="951"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B257FD9" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="72170257" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="005451A0">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Font type (</w:t>
+              <w:t>نوع الخط (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Simplified Arabic) and font size 10. ----------------- Font type (Simplified Arabic) and font size 10. ------------------- Font type (Simplified Arabic) and font size 10. ----------------- Font type (Simplified Arabic) and font size 10. ----------------- Font type (Simplified Arabic) and font size 10. -----------------</w:t>
+              <w:t>Simplified Arabic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> وحجم الخط 10. -------------------------------------------------------------------------</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نوع الخط (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Simplified Arabic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> وحجم الخط 10.------------------------------------------------------------</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نوع الخط (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Simplified Arabic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> وحجم الخط 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFA25BA" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10DDBC5E" w14:textId="411F5169" w:rsidR="005451A0" w:rsidRPr="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>ملاحظة:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C07B980" w14:textId="4D8B0CC4" w:rsidR="005451A0" w:rsidRPr="00E22F38" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>عند كتابة الملخص يرجى ا</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005451A0">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ضافة من سطرين الى ثلاثة اسطر </w:t>
+            </w:r>
+            <w:r w:rsidR="002F5596">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">من </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005451A0">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مقدمة البحث </w:t>
+            </w:r>
+            <w:r w:rsidR="002F5596">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">او مشكلته </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005451A0">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>ثم اهداف البحث والاجراءات والاستنتاجات والتوصيات بما لا يقل عن (150) كلمة ولا يزيد عن (250) كلمة</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A661FB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="5F644C53" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72098BDC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="25D0EA6A" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Receipt Date: **/**/**20</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تاريخ الاستلام:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> **</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>**20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7347612B" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="5ABDAB50" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Acceptance Date: **/**/**20</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تاريخ القبول:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> **</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>**20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14679E58" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="39620EDA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">تاريخ النشر </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الالكتروني: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22F38">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>*/**/**20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E0A587" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="2306E7ED" w14:textId="77777777" w:rsidTr="000F7CAF">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="452578C8" w14:textId="77777777" w:rsidTr="000F7CAF">
         <w:trPr>
           <w:trHeight w:val="1257"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5132" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5162FB01" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="48DCD4A3" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4428FB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="5AD63E2A" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE51A4D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="681BC000" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Keywords:</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الكلمات المفتاحية:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622EABC6" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="0BA1ABAD" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>--------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3380C6CA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="5443BFFF" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>--------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E56F086" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="462983A9" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>---------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="185626EA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="41ACC50F" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>---------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1F9794" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="1C10A20C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>---------</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="4B4A6E88" w14:textId="77777777" w:rsidTr="000F7CAF">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="5603A633" w14:textId="77777777" w:rsidTr="000F7CAF">
         <w:trPr>
           <w:trHeight w:val="583"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFC3CCC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="49976301" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19B545D0" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="4FBDE8BE" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A43FF06" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="43969086" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
               <w:pStyle w:val="Affiliation"/>
+              <w:bidi/>
               <w:spacing w:before="240"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Correspondence:</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المراسلة:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9B6770" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="023333CF" w14:textId="6188490A" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
               <w:pStyle w:val="Affiliation"/>
+              <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>the name</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الاسم</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E22F38">
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="005451A0">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:rtl/>
                 <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>----------------------------</w:t>
+              <w:t>--------------------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DDC20DC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00007A6E" w:rsidP="000F7CAF">
+          <w:p w14:paraId="0157387C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00000000" w:rsidP="000F7CAF">
             <w:pPr>
               <w:pStyle w:val="Affiliation"/>
+              <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00FD796C" w:rsidRPr="00E22F38">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Email--------@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="10E5646D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="0A1EADF1" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
               <w:pStyle w:val="Affiliation"/>
+              <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="08320852" w14:textId="77777777" w:rsidTr="000F7CAF">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="00E22F38" w14:paraId="10D0AA31" w14:textId="77777777" w:rsidTr="000F7CAF">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="268" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8121" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017F3572" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
+          <w:p w14:paraId="650BCD52" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="000F7CAF">
             <w:pPr>
-              <w:bidi/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>DOI:</w:t>
+              <w:t xml:space="preserve">DOI: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle11"/>
                 <w:color w:val="0563C1"/>
               </w:rPr>
               <w:t>******************</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ©Authors, 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, College of Science, University of Mosul.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
@@ -1031,6822 +1470,9059 @@
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0275E439" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="001D0909">
-[...1 lines deleted...]
-        <w:bidi/>
+    <w:p w14:paraId="78D068CB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="001D0909">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="10335" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="7495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="220BF583" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="700C3414" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FC100AF" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="3D830CEF" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EC7621E" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="62F68521" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="265E3435" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="00B85756">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ACF4D62" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="00B85756">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07059A57" w14:textId="77777777" w:rsidR="005451A0" w:rsidRPr="00CE37E1" w:rsidRDefault="005451A0" w:rsidP="00B85756">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10335" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1424"/>
+              <w:gridCol w:w="7659"/>
+              <w:gridCol w:w="1252"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w14:paraId="570942CD" w14:textId="77777777" w:rsidTr="00B85756">
+              <w:trPr>
+                <w:trHeight w:val="50"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1424" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="679408D6" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:ind w:left="-113"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE37E1">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37F0B782" wp14:editId="3942A939">
+                        <wp:extent cx="934720" cy="934720"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1" name="صورة 1"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name="صورة 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9" cstate="print">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="934720" cy="934720"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7659" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3523D5AE" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="6"/>
+                      <w:szCs w:val="10"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1252" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3AC9492E" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE37E1">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DDA759B" wp14:editId="70DEA5C7">
+                        <wp:extent cx="655320" cy="934720"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="2" name="صورة 1"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="صورة 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId10">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="655320" cy="934720"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w14:paraId="16E9C620" w14:textId="77777777" w:rsidTr="00B85756">
+              <w:trPr>
+                <w:trHeight w:val="1042"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1424" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="19548B31" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7659" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5B6C8CAC" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:color w:val="0070C0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE37E1">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:color w:val="0070C0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Al-Rafidain Journal for Sports Sciences</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1252" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6E5D9353" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w14:paraId="1A8D8E54" w14:textId="77777777" w:rsidTr="00B85756">
+              <w:trPr>
+                <w:trHeight w:val="136"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1424" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="21626D8D" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7659" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="58118F57" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CC2092" w:rsidRDefault="00000000" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:bidi="ar-IQ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:hyperlink r:id="rId11" w:history="1">
+                    <w:r w:rsidR="00C64C61">
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:color w:val="0070C0"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>https://rsprs.uomosul.edu.iq</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r w:rsidR="00C64C61" w:rsidRPr="00CE37E1">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1252" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="34B4E3A2" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="40"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w14:paraId="01AB9F85" w14:textId="77777777" w:rsidTr="00B85756">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10335" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4399E323" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="00CE37E1" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="6"/>
+                      <w:szCs w:val="10"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1AC0AB2D" w14:textId="601CC6E4" w:rsidR="000F5EA2" w:rsidRDefault="000F5EA2" w:rsidP="00B85756">
+            <w:pPr>
+              <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+              <w:ind w:left="15" w:right="15" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301350B6" w14:textId="0F0B4BAF" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="000F5EA2" w:rsidP="00B85756">
+            <w:pPr>
               <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="15" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+            <w:r w:rsidRPr="000F5EA2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>The Effect of Using Probing Thinking Strategies in Blended Learning on the Cognitive Achievement of a Number of Badminton Skills</w:t>
+              <w:t>Times New Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00331967" w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>– Font size 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF68F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="1F9BFA3A" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="142C4D86" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD6698C" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="1F36CB91" w14:textId="125BE9E9" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="10971E96" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="4D678AC9" w14:textId="77777777" w:rsidTr="00716694">
         <w:trPr>
+          <w:trHeight w:val="836"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="2"/>
-              <w:tblW w:w="10081" w:type="dxa"/>
+              <w:tblStyle w:val="10"/>
+              <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5040"/>
-              <w:gridCol w:w="5041"/>
+              <w:gridCol w:w="5034"/>
+              <w:gridCol w:w="282"/>
+              <w:gridCol w:w="4729"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="38801BCF" w14:textId="77777777" w:rsidTr="00B85756">
+            <w:tr w:rsidR="009B431E" w:rsidRPr="00824417" w14:paraId="2942434A" w14:textId="77777777" w:rsidTr="00716694">
               <w:trPr>
-                <w:trHeight w:val="1233"/>
+                <w:trHeight w:val="270"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5040" w:type="dxa"/>
+                  <w:tcW w:w="5034" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DDB38CB" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                <w:p w14:paraId="69E51381" w14:textId="12DFEB54" w:rsidR="009B431E" w:rsidRPr="00716694" w:rsidRDefault="009B431E" w:rsidP="00716694">
                   <w:pPr>
-                    <w:bidi/>
-[...1 lines deleted...]
-                    <w:ind w:left="15" w:right="15" w:hanging="10"/>
                     <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:color w:val="0070C0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F2DC2">
+                  <w:r w:rsidRPr="0074277C">
                     <w:rPr>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="111111"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="white"/>
+                      <w:lang w:val="en"/>
                     </w:rPr>
-                    <w:t>Khalid Hameed Majeed Al-</w:t>
+                    <w:t>Ali Basu Jaber</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="000F2DC2">
+                  <w:r>
                     <w:rPr>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="0070C0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>Hiali</w:t>
+                    <w:t>1</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-                    <w:ind w:left="15" w:right="15" w:hanging="10"/>
+                  <w:r w:rsidR="00716694">
                     <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000"/>
-[...16 lines deleted...]
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:color w:val="0070C0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                </w:p>
-[...17 lines deleted...]
-                    <w:t>University of Mosul/ Dept. of Students Activities</w:t>
+                  <w:r w:rsidR="00716694">
+                    <w:t xml:space="preserve">                               </w:t>
                   </w:r>
+                  <w:hyperlink r:id="rId12">
+                    <w:r w:rsidRPr="0074277C">
+                      <w:rPr>
+                        <w:rFonts w:cs="Times New Roman"/>
+                        <w:color w:val="0563C1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:highlight w:val="white"/>
+                        <w:u w:val="single"/>
+                        <w:lang w:val="en"/>
+                      </w:rPr>
+                      <w:t>ali.basu@buog.edu.iq</w:t>
+                    </w:r>
+                  </w:hyperlink>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5041" w:type="dxa"/>
+                  <w:tcW w:w="282" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3668126B" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+                <w:p w14:paraId="142A1FBF" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="00824417" w:rsidRDefault="009B431E" w:rsidP="00733462">
                   <w:pPr>
-                    <w:bidi/>
-                    <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4729" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2B0CE88D" w14:textId="4D05B29B" w:rsidR="009B431E" w:rsidRPr="00716694" w:rsidRDefault="009B431E" w:rsidP="00716694">
+                  <w:pPr>
                     <w:ind w:left="15" w:right="15" w:hanging="10"/>
                     <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
                       <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:bidi="ar-IQ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="000F2DC2">
+                  <w:r w:rsidRPr="0074277C">
                     <w:rPr>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en"/>
                     </w:rPr>
-                    <w:t>Safa'a</w:t>
+                    <w:t>Ahmed Razzaq Zghair</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="000F2DC2">
+                  <w:r>
                     <w:rPr>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="en"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0074277C">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="000F2DC2">
+                  <w:r>
                     <w:rPr>
-                      <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en"/>
                     </w:rPr>
-                    <w:t>Thannoon</w:t>
+                    <w:t xml:space="preserve">                    </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                    <w:r w:rsidRPr="00CE37E1">
+                  <w:hyperlink r:id="rId13">
+                    <w:r w:rsidRPr="0074277C">
                       <w:rPr>
+                        <w:rFonts w:cs="Times New Roman"/>
                         <w:color w:val="0563C1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:highlight w:val="white"/>
                         <w:u w:val="single"/>
-                        <w:lang w:eastAsia="en-GB"/>
+                        <w:lang w:val="en"/>
                       </w:rPr>
-                      <w:t>Dr_safadhuuun@uomosul.edu.iq</w:t>
+                      <w:t>ahmed.razzaq@buog.edu.iq</w:t>
                     </w:r>
                   </w:hyperlink>
-                </w:p>
-[...3 lines deleted...]
-                    <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+                  <w:r w:rsidRPr="00824417">
                     <w:rPr>
-                      <w:b w:val="0"/>
-                      <w:bCs w:val="0"/>
+                      <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:bidi="ar-IQ"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00CE37E1">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00824417">
                     <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
-                      <w:lang w:eastAsia="en-GB"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                      <w:lang w:bidi="ar-IQ"/>
                     </w:rPr>
-                    <w:t>College of Physical Education and Sport Science/University of Mosul</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00824417">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:bidi="ar-IQ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="25B7A08E" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="14F9C782" w14:textId="53C5B0FA" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00716694">
             <w:pPr>
-              <w:bidi/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5522"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="2B510D4D" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="08EF4E47" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:trHeight w:val="75"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="107D2069" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="4A21421C" w14:textId="4D7111EE" w:rsidR="009B431E" w:rsidRDefault="009B431E" w:rsidP="00716694">
             <w:pPr>
-              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>College of Oil and Gas Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Basrah University for Oil and Gas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F1FB85" w14:textId="1EB93D3B" w:rsidR="009B431E" w:rsidRDefault="009B431E" w:rsidP="00716694">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>College of Industrial Management for Oil and Gas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Basrah University for Oil and Gas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18442294" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="191C611B" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="4B85E6C8" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F77FC71" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="5F9AAA58" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="2D867A10" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="3921B867" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C60B6B" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="6AF36750" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78B0F410" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="16CF4E0B" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3790151B" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="29F1B7B7" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="005068EB" w14:paraId="458ACF60" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="005068EB" w14:paraId="30EFA73C" w14:textId="77777777" w:rsidTr="005451A0">
         <w:trPr>
           <w:trHeight w:val="876"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B0575B5" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="5DAC27D9" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
             <w:pPr>
-              <w:bidi/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Article history:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B815594" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="3081A745" w14:textId="4ADBC0B8" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
             <w:pPr>
-              <w:bidi/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Received: 02/11/2021</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+              <w:t>00/00/000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FACA12" w14:textId="4F82B5CF" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Accepted: 12/15/2021</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Published online: 10/15/2024</w:t>
+              <w:t>00/00/00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482703BC" w14:textId="1C42AE20" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2DC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Published online:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>00/00/000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F2DC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75809C79" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="1BC70C0E" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61FFD460" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="1CAEDF6E" w14:textId="77777777" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="005451A0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
-              <w:bidi/>
-              <w:ind w:left="15" w:right="15" w:hanging="10"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="1080" w:right="15"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+            <w:bookmarkStart w:id="0" w:name="_Hlk239031464"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The research aims to:</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t xml:space="preserve">Font type: </w:t>
+            </w:r>
+            <w:r w:rsidR="009B431E" w:rsidRPr="000F5EA2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+              <w:t>Times New Roman</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="5A40128F" w14:textId="77777777" w:rsidR="009B431E" w:rsidRDefault="00331967" w:rsidP="005451A0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="1080" w:right="15"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Develop a program for probing thinking strategies in blended learning for a number of badminton skills.</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...214 lines deleted...]
-              <w:t>The experimental groups (male and female students) that used probing thinking strategies in blended learning outperformed the control groups (male and female students) that used the traditional teaching method in cognitive achievement tests for a number of badminton skills.</w:t>
+              <w:t xml:space="preserve">Font size 10 </w:t>
             </w:r>
             <w:r w:rsidRPr="005068EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B431E" w:rsidRPr="005068EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vanish/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Bottom of Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE271BB" w14:textId="77777777" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:pStyle w:val="isselectedend"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="af"/>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C31F0E4" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:pStyle w:val="isselectedend"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When writing the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please include </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>two to three lines from the introduction or research problem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, followed by the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>research objectives, procedures, conclusions, and recommendations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F3527D" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:pStyle w:val="af2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The abstract should contain </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>no fewer than 150 words and no more than 250 words</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24677B3D" w14:textId="5BB06265" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="center" w:pos="3639"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="2A032102" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="617BADD5" w14:textId="77777777" w:rsidTr="005451A0">
         <w:trPr>
           <w:trHeight w:val="1265"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79426512" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="74EF6BA1" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
             <w:pPr>
-              <w:bidi/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Keywords:</w:t>
+              <w:t xml:space="preserve">Keywords: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032C6385" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="20010098" w14:textId="2C671FDC" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
-              <w:bidi/>
               <w:spacing w:before="180"/>
               <w:ind w:left="15" w:right="15" w:hanging="10"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000F5EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategy, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00716694">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probing Thinking, </w:t>
+            </w:r>
+            <w:r w:rsidR="00716694">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blended </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Learning</w:t>
+            </w:r>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Strategy, Probing Thinking, Blended Learning,</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F2A215" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00007A6E" w:rsidP="00B85756">
+          <w:p w14:paraId="6180797E" w14:textId="479D6687" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F40E562" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="18C1D268" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27ACC4B5" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="5EB1AE61" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="6587E223" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="421D25FC" w14:textId="77777777" w:rsidTr="005451A0">
         <w:trPr>
           <w:trHeight w:val="419"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5516079E" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="60C8A21D" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="000F5EA2">
             <w:pPr>
-              <w:bidi/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Correspondence:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492F1396" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="3FE1ABE1" w14:textId="1AC6A281" w:rsidR="009B431E" w:rsidRPr="005451A0" w:rsidRDefault="009B431E" w:rsidP="005451A0">
             <w:pPr>
-              <w:bidi/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2DC2">
+            <w:r w:rsidRPr="005451A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Khalid Hameed Majeed Al-</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F2DC2">
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ـــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــــ </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="005451A0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
+                </w:rPr>
+                <w:t>Email--------@gmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7A3DA127" w14:textId="565478FF" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Hiali</w:t>
-[...13 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19B759CE" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="295C5D3D" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FCE271" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="5771C19A" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="4015EEF8" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="0645DDF2" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:trHeight w:val="50"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28FB57CC" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="734703BE" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D63E2FB" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="06679001" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C07A807" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="4E0C3321" w14:textId="77777777" w:rsidR="009B431E" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC5DD27" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="45125EBE" w14:textId="77777777" w:rsidR="009B431E" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DC1D504" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="6CC96C1F" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="00B85756">
             <w:pPr>
-              <w:bidi/>
               <w:ind w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w14:paraId="26ABEB24" w14:textId="77777777" w:rsidTr="00B85756">
+      <w:tr w:rsidR="009B431E" w:rsidRPr="000F2DC2" w14:paraId="5BC1E165" w14:textId="77777777" w:rsidTr="00B85756">
         <w:trPr>
           <w:trHeight w:val="464"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="247D64F4" w14:textId="77777777" w:rsidR="00C64C61" w:rsidRPr="000F2DC2" w:rsidRDefault="00C64C61" w:rsidP="00B85756">
+          <w:p w14:paraId="416049FB" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="009B431E">
             <w:pPr>
-              <w:bidi/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOI: </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">DOI: ??? , </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F2DC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>©Authors, 2024,</w:t>
+            </w:r>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>??? ,</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F2DC2">
+              <w:t xml:space="preserve"> College of Physical Education and Sport Sciences, University of Mosul.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2602FD73" w14:textId="77777777" w:rsidR="009B431E" w:rsidRPr="000F2DC2" w:rsidRDefault="009B431E" w:rsidP="009B431E">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ©Authors, 2024, College of Physical Education and Sport Sciences, University of Mosul.</w:t>
-[...4 lines deleted...]
-              <w:bidi/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>This is an open-access article under the CC BY 4.0 license (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="000F2DC2">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:bidi="ar-IQ"/>
                 </w:rPr>
                 <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000F2DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C689C92" w14:textId="77777777" w:rsidR="001D0909" w:rsidRPr="00E22F38" w:rsidRDefault="001D0909" w:rsidP="001D0909">
+    <w:p w14:paraId="0518E393" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="00E22F38">
       <w:pPr>
         <w:bidi/>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:bidi="ar-IQ"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="18F0975B" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...82 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="26DF2F1C" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E22F38">
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1EFB32" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E978594" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC657F" w14:textId="77777777" w:rsidR="005451A0" w:rsidRDefault="005451A0" w:rsidP="005451A0">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5131B386" w14:textId="4EA853B0" w:rsidR="00E22F38" w:rsidRPr="00FD796C" w:rsidRDefault="002F5596" w:rsidP="002F5596">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>The research will be arranged and formatted as follows:</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ملاحظة: يكون حجم الخط لجميع عناوين البحث </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5683B">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>غامق (</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00981FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اما المتن فيكون حجم الخط </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وبدون </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)، نوع الخط يكون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5683B">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22F38" w:rsidRPr="00E22F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ترتيب وتنسيق </w:t>
+      </w:r>
+      <w:r w:rsidR="005451A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محتوى </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22F38" w:rsidRPr="00E22F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يكون</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22F38" w:rsidRPr="00E22F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005451A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>على وفق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22F38" w:rsidRPr="00E22F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ما يأتي:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DB97DE" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="6D489044" w14:textId="03659EBB" w:rsidR="002F5596" w:rsidRDefault="00FD796C" w:rsidP="004C2B4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="423" w:hanging="423"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK564"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK565"/>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>التعريف بالبحث</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706A6C02" w14:textId="545005E1" w:rsidR="00FD796C" w:rsidRPr="002F5596" w:rsidRDefault="00FD796C" w:rsidP="002F5596">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK564"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+      <w:r w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>1-1 المقدمة أهمية البحث</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="605DDF1C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="4F42E530" w14:textId="1CFE6C9F" w:rsidR="00FD796C" w:rsidRPr="002F5596" w:rsidRDefault="00FD796C" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-        <w:t>Font type is (Simplified Arabic) and font size (13)</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>مشكلة البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C452F9C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="6772609D" w14:textId="6799C81B" w:rsidR="00FD796C" w:rsidRPr="002F5596" w:rsidRDefault="00FD796C" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Research problem: The Ministry is making efforts</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>اهداف البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5596" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(تدرج اهداف البحث بدون ترقيم ويوضع بدلا عنها (-)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5596" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>شارحة</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55403682" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="2B5D747E" w14:textId="119EA46E" w:rsidR="00FD796C" w:rsidRPr="002F5596" w:rsidRDefault="00FD796C" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>فروض البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD796C">
+      <w:r w:rsidR="002F5596" w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...8 lines deleted...]
-        <w:t>(Simplified Arabic) and font size (13)</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(تدرج اهداف البحث بدون ترقيم ويوضع بدلا عنها (-)  شارحة</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B77F3F8" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3E411B08" w14:textId="7F39E871" w:rsidR="002F5596" w:rsidRPr="002F5596" w:rsidRDefault="002F5596" w:rsidP="002F5596">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Research objectives:</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مجالات البحث </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: تدرج المجالات بالشكل التالي </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D7234B" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="25679AB3" w14:textId="4FD158E3" w:rsidR="00FD796C" w:rsidRDefault="002F5596" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD796C">
-[...4 lines deleted...]
-        <w:t>Research hypotheses</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المجال البشري:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71E8E9" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="37E530B4" w14:textId="2D4BED02" w:rsidR="002F5596" w:rsidRDefault="002F5596" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD796C">
-[...5 lines deleted...]
-        <w:t>Font type is (Simplified Arabic) and font size (13)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المجال الزماني:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6001055D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="12A695BA" w14:textId="76CAB1CA" w:rsidR="00FD796C" w:rsidRPr="002F5596" w:rsidRDefault="002F5596" w:rsidP="002F5596">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المجال المكاني:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="002F5596">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>1-3 Research areas: Human field:</w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2237AF02" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="4E04B884" w14:textId="71C8A9E7" w:rsidR="00FD796C" w:rsidRPr="00E50C2D" w:rsidRDefault="00FD796C" w:rsidP="002F5596">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Time domain:</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تحديد المصطحات: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK595"/>
+      <w:r w:rsidR="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>يتم ذكر المصطلحات التي ترد في العنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خاصة الغير متعارف عليها</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D419A9F" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...94 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="26278D33" w14:textId="4271B2C3" w:rsidR="00FD796C" w:rsidRPr="00780DA8" w:rsidRDefault="00FD796C" w:rsidP="00DB03C8">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الدراسات  المشابهة </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42448" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42448" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الدراسات السابقة)</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>فق</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ط</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الدراسة والملخص </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="36627568" w14:textId="4321D622" w:rsidR="00780DA8" w:rsidRPr="00780DA8" w:rsidRDefault="00FD796C" w:rsidP="00780DA8">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>إجراءات البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC87AB5" w14:textId="110ADD8E" w:rsidR="00FD796C" w:rsidRPr="00780DA8" w:rsidRDefault="00FD796C" w:rsidP="00780DA8">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>منهج البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09184514" w14:textId="68E251D9" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Search procedures...and so on for the rest of the numbering for Chapter Three</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>مجتمع البحث وعينته</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DEF79E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="031EC325" w14:textId="6325A54A" w:rsidR="00FD796C" w:rsidRPr="00780DA8" w:rsidRDefault="00780DA8" w:rsidP="00FD796C">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ومن ثم </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00780DA8">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>And then the other chapters of research...</w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>كتابة بقية تفاصيل إجراءات البحث وبحسب خصوصية كل بحث علمي</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CE2C0F" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="1897F922" w14:textId="6F96F6C2" w:rsidR="00780DA8" w:rsidRDefault="00780DA8" w:rsidP="00FD796C">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>عرض وتحليل النتائج ومناقشتها</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D7D161E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="4E3122BB" w14:textId="2C215885" w:rsidR="00FD796C" w:rsidRPr="00780DA8" w:rsidRDefault="00780DA8" w:rsidP="00780DA8">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD796C">
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ومن ثم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">3. Research Procedures 3-1 Research Methodology:     </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كتابة بقية تفاصيل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>العرض والمناقشة الخاصة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>البحث حسب خصوصية كل بحث علمي</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00780DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C63F24" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="657507A6" w14:textId="04565D89" w:rsidR="00894BCD" w:rsidRPr="00E22F38" w:rsidRDefault="00894BCD" w:rsidP="00894BCD">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5- </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">3.2 Research community and sample:  </w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الاستنتاجات والتوصيات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A70EB13" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="55B34FDC" w14:textId="1F0EFEA3" w:rsidR="00894BCD" w:rsidRPr="00DB03C8" w:rsidRDefault="00DB03C8" w:rsidP="00DB03C8">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="139"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>-1 الاستنتاجات</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : تدرج الاستنتاجات بدون ترقيم ويوضع بدلا عنها (-)  شارحة</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0B7B9E" w14:textId="1CE8FA21" w:rsidR="00894BCD" w:rsidRDefault="00894BCD" w:rsidP="00894BCD">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-        <w:t>Write the rest of the details of the research procedures according to the specificity of each scientific research.</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-2 التوصيات </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تدرج </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>التوصيات</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="002F5596">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بدون ترقيم ويوضع بدلا عنها (-)  شارحة</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB109D" w:rsidRPr="00AB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F6E4B7" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-      <w:pPr>
+    <w:p w14:paraId="37EBD8AC" w14:textId="77777777" w:rsidR="00780DA8" w:rsidRDefault="00780DA8" w:rsidP="008F27F4">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC70026" w14:textId="19284E87" w:rsidR="00894BCD" w:rsidRPr="00894BCD" w:rsidRDefault="00894BCD" w:rsidP="00780DA8">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الجداول الخاصة بالبحث: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0E33EE" w14:textId="16CE0AB0" w:rsidR="00FD796C" w:rsidRPr="00E50C2D" w:rsidRDefault="00FD796C" w:rsidP="00DB03C8">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>بالنسبة لجداول البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب ان يكون </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>عنوان الجدول في الأعلى بخط (</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4" w:rsidRPr="00716694">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) حجمه (12) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C2D" w:rsidRPr="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>، أما محتوى الجدول ف</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>يكون نوع الخط (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42448" w:rsidRPr="00716694">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) وحجم الخط (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وبدون </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03C8" w:rsidRPr="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F27F4" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> والالتزام بشكل الجدول ادناه</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42448">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وفق نظام </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42448">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وبدون تلوين، وكما موضح في المثال ادناه</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B5E3AE" w14:textId="48FDC591" w:rsidR="00D5683B" w:rsidRPr="008F27F4" w:rsidRDefault="00D5683B" w:rsidP="00D5683B">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF17CB9" w14:textId="77777777" w:rsidR="00981FD4" w:rsidRDefault="00981FD4" w:rsidP="00E50C2D">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK328"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK329"/>
+    </w:p>
+    <w:p w14:paraId="421F3C10" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E270669" w14:textId="240A0D96" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The font size for all research headings should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14 pt and Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, while the main body text should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13 pt and not Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The font type should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The research content should be arranged and formatted according to the following structure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2DA604" w14:textId="05C7EF65" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1- Introduction:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34469FF3" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-1 Introduction and Significance of the Research:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14730579" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-2 Research Problem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCDC286" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-3 Research Objectives:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA59E6B" w14:textId="19AC5989" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research objectives should be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; instead, each objective should be preceded by a dash (-).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3495142B" w14:textId="563385A5" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Hypotheses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBB2FD6" w14:textId="62A83C07" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research hypotheses should be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; instead, each hypothesis should be preceded by a dash (-).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1726EABA" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-5 Scope of the Research:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The scopes should be presented as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B07AE12" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Human Scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ADD3D7" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Temporal Scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A496C7" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geographical Scope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D7E1F0" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definition of Terms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7039288F" w14:textId="46EF1CA4" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Only the terms appearing in the research title should be included, particularly those that are not commonly understood or widely used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD5DA3D" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2- Related Studies (Previous Studies):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Only the study and its abstract should be presented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36224821" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3- Research Procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C35D807" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3-1 Research Method:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AD6DAC" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3-2 Research Population and Sample:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50550CE4" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The remaining details of the research procedures should then be presented according to the specific requirements and characteristics of each scientific research study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DC6383" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4- Presentation, Analysis, and Discussion of the Results:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E28CE1" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The remaining details related to the presentation and discussion should then be provided according to the specific requirements and characteristics of each scientific research study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4369FA" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5- Conclusions and Recommendations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253AD94D" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5-1 Conclusions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41459EA5" w14:textId="5DAF2614" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusions should be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; instead, each conclusion should be preceded by a dash (-).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C64F86" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5-2 Recommendations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E3FF7A" w14:textId="69E584F8" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recommendations should be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; instead, each recommendation should be preceded by a dash (-).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CCB581" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Tables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5BC299" w14:textId="403C9861" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With regard to the research tables, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>table title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be placed above the table in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with a font size of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 pt and Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E452BEA" w14:textId="7FEBCD19" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>table content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with a font size of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 pt and not Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB2A305" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRPr="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The table should comply with the format shown below, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>without any coloring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as illustrated in the example below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176F4E5D" w14:textId="77777777" w:rsidR="00AD049C" w:rsidRDefault="00AD049C" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C71604A" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00AD049C" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711894C3" w14:textId="77777777" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>جدول (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>يبين</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD796C">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...31 lines deleted...]
-        <w:t>Physical education teachers' professional performance standards are attributed to the variable of years of service.</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دلالة الفروق الاحصائية في درجة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:bidiVisual/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9135" w:type="dxa"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1348"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1693"/>
+        <w:gridCol w:w="989"/>
+        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="818"/>
+        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="1994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00FD796C" w14:paraId="7C56440A" w14:textId="77777777" w:rsidTr="00007A6E">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="008F27F4" w14:paraId="029CDE63" w14:textId="77777777" w:rsidTr="00AD049C">
         <w:trPr>
           <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="033711A0" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="1CF99916" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Statistical significance</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الدلالة الاحصائية</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72ABDC52" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="2E72B2D1" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Significance level</w:t>
+              <w:t>مستوى الدلالة</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="463034A5" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="0142D3E5" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>قيمة</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC7B51B" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>value</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A8C7D92" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="377BC080" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Average horror</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>متوسط المريعات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ABA1258" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="2194BEE6" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>sum of squares</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مجموع المربعات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F5E9EAC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="626C5392" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>degree of freedom</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>درجة الحرية</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BFA0B1E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="70CEF5F5" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Source of variance</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مصدر التباين</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcW w:w="1994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5289678C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="4EBEA3C0" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Axes</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المحاور</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00FD796C" w14:paraId="666BE16D" w14:textId="77777777" w:rsidTr="00007A6E">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="008F27F4" w14:paraId="0712391C" w14:textId="77777777" w:rsidTr="00AD049C">
         <w:trPr>
           <w:trHeight w:val="389"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="147D4034" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="570C2314" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07AA8911" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Not significant</w:t>
+              <w:t>غير دالة</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49737DDB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="345910A4" w14:textId="6191FB7A" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB0203C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="57E037A6" w14:textId="2A05618F" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>1.786</w:t>
+              <w:t>1.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75D18A4A" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="4FC3AD80" w14:textId="65B90E7B" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>61,414</w:t>
+              <w:t>61.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02B339B0" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="20E3EB4F" w14:textId="59C77370" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>122,829</w:t>
+              <w:t>122.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B8D1B5" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="62C6E713" w14:textId="597D272C" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D51CC25" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="039BB8A5" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Between groups</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بين مجموعات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcW w:w="1994" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06118B8D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="08074545" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Academic knowledge standard</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معيارالمعرفة الاكاديمية</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A23471C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="19F92BCE" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00FD796C" w14:paraId="5B291F39" w14:textId="77777777" w:rsidTr="00007A6E">
+      <w:tr w:rsidR="00FD796C" w:rsidRPr="008F27F4" w14:paraId="71A3D18C" w14:textId="77777777" w:rsidTr="00AD049C">
         <w:trPr>
           <w:trHeight w:val="358"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B3EDC9" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="61258E48" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="008F27F4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B61408" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="78D05950" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="008F27F4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C2B52D8" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="6BFF473F" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="008F27F4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6515FD6F" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="3B5D3F63" w14:textId="0B8D984F" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>34,393</w:t>
+              <w:t>34.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17A88AC8" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="03558A6A" w14:textId="1CCF53A6" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>6740.940</w:t>
+              <w:t>6790.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="818" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E0CD02" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="03ABC8FF" w14:textId="182D8404" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00021609" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4625A1F7" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="704A92DC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
+            <w:r w:rsidRPr="00981FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Within groups</w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>داخل مجموعات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CC34B36" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="77F0F2E9" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00981FD4" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:tbl>
+    <w:p w14:paraId="5BC1F8C3" w14:textId="77777777" w:rsidR="008F27F4" w:rsidRDefault="008F27F4" w:rsidP="008F27F4">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BEB5A0" w14:textId="1EC506A1" w:rsidR="008F27F4" w:rsidRDefault="00334DCF" w:rsidP="00CD2EBE">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بالنسبة لصور واشكال البحث، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب ان يكون </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عنوان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الصورة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أو الشكل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الاسفل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بخط (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD049C" w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) حجمه (12) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545BEDE6" w14:textId="77777777" w:rsidR="008F27F4" w:rsidRDefault="008F27F4" w:rsidP="008F27F4">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1424FC61" w14:textId="2DC8F9B3" w:rsidR="00334DCF" w:rsidRDefault="00334DCF" w:rsidP="00334DCF">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003067B5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="122009E4" wp14:editId="5779A6C2">
+            <wp:extent cx="2205990" cy="2205990"/>
+            <wp:effectExtent l="19050" t="19050" r="22860" b="22860"/>
+            <wp:docPr id="3" name="صورة 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1054646626" name="صورة 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2206124" cy="2206124"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35638CED" w14:textId="62E71068" w:rsidR="00894BCD" w:rsidRPr="00AD049C" w:rsidRDefault="00334DCF" w:rsidP="00AD049C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الشكل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>وضح</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK682"/>
+      <w:bookmarkStart w:id="7" w:name="OLE_LINK683"/>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00FD796C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0568740B" w14:textId="4460171D" w:rsidR="00795EBF" w:rsidRPr="00795EBF" w:rsidRDefault="00FD796C" w:rsidP="00894BCD">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>قائمة المصادر</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67660B52" w14:textId="0183B591" w:rsidR="006D5003" w:rsidRDefault="006D5003" w:rsidP="000E46EE">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تكون المصادر فقط باللغة الإنكليزية وان كان المصدر باللغة العربية</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE76C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (يترجم)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2655C8D6" w14:textId="5C5FEF23" w:rsidR="00FD796C" w:rsidRPr="000E46EE" w:rsidRDefault="000E46EE" w:rsidP="006D5003">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يكون نوع الخط </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E46EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BCD" w:rsidRPr="00E50C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E46EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بالنسبة للمصادر الاجنبية </w:t>
+      </w:r>
+      <w:r w:rsidR="00021609" w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>وحجم الخط (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00795EBF" w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00021609" w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0744D374" w14:textId="229A7C89" w:rsidR="00981FD4" w:rsidRPr="006D5003" w:rsidRDefault="0033085D" w:rsidP="006D5003">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="706"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تترجم </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المصادر العربية</w:t>
+      </w:r>
+      <w:r w:rsidR="00981FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الى اللغة الإنكليزية ويكتب بنهاية المصدر ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>in arabic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00021609" w:rsidRPr="00795EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بمعنى </w:t>
+      </w:r>
+      <w:r w:rsidR="00981FD4" w:rsidRPr="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تكتب المصادر الإنكليزية (</w:t>
+      </w:r>
+      <w:r w:rsidR="00981FD4" w:rsidRPr="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>References:</w:t>
+      </w:r>
+      <w:r w:rsidR="00981FD4" w:rsidRPr="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  ويضاف اليها أيضا المصادر العربية </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المترجم</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5003">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ، </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6963C6E1" w14:textId="5D43491B" w:rsidR="00D1520C" w:rsidRDefault="0033085D" w:rsidP="006A1FFC">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="706"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>يعطى المصدر الأول الذي يرد في البحث الرقم (1) ومن ثم (2) وهكذا ، ويكون تسلسلها في المصادر حسب هذا الترقيم أي حسب تسلسل ورودها في المتن ، اما رقم الصفحة الخاصة بالمصدر فتكتب في نهاية المصدر في قائمة المصادر .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECC4586" w14:textId="168E9824" w:rsidR="00FD796C" w:rsidRPr="00D1520C" w:rsidRDefault="00D1520C" w:rsidP="00D1520C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المثال التالي يوضح كيفية كتابة المصدر </w:t>
+      </w:r>
+      <w:r w:rsidR="0033085D">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">العربي المترجم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>في قائمة المصادر</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="00D1520C">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7634CFAA" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="009B431E" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B431E">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>References:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E7A5D1" w14:textId="0F219AC2" w:rsidR="001D0909" w:rsidRPr="009B431E" w:rsidRDefault="0033085D" w:rsidP="00FE76C9">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD796C" w:rsidRPr="009B431E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>El-Jazzar, Mona Mohamed El-Safi (2011): A future vision for developing teacher preparation in light of the teaching profession's professionalism, Institute of Educational Studies, Cairo University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p88 (in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE76C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>rabic)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6DABBE" w14:textId="2CC37D18" w:rsidR="00F555DC" w:rsidRDefault="00F555DC" w:rsidP="00021609">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0322D729" w14:textId="4A4AB1E0" w:rsidR="00882E8D" w:rsidRPr="00021609" w:rsidRDefault="0033085D" w:rsidP="00021609">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3CE1" w:rsidRPr="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>يجب</w:t>
+      </w:r>
+      <w:r w:rsidR="00882E8D" w:rsidRPr="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ان تكون</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نسبة (70%) من</w:t>
+      </w:r>
+      <w:r w:rsidR="00882E8D" w:rsidRPr="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> المصادر حديثة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( العام</w:t>
+      </w:r>
+      <w:r w:rsidR="00882E8D" w:rsidRPr="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:r w:rsidR="00882E8D" w:rsidRPr="00021609">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فما فوق</w:t>
+      </w:r>
+      <w:r w:rsidR="00056BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473F215A" w14:textId="77777777" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0487DA2B" w14:textId="6AC94A95" w:rsidR="00331967" w:rsidRPr="00AD049C" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD049C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table ( ): Statistical Significance of Differences in the Score of .....</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="9448" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="1069"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="1489"/>
+        <w:gridCol w:w="1489"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w14:paraId="204A50F8" w14:textId="77777777" w:rsidTr="00331967">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F7F65B" w14:textId="5C2A2598" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Axes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3C54D9" w14:textId="3856F290" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Source of Variation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B729BDF" w14:textId="7C514567" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Degrees of Freedom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC479D9" w14:textId="25596FEF" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sum of Squares</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E4723" w14:textId="66303735" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mean Square</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4948B4" w14:textId="41BE8BE5" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>F-value</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="539FA7EB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="2976E221" w14:textId="2E948722" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Not significant</w:t>
+              <w:t>Significance Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EF9D6E3" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="39F25241" w14:textId="12E75234" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Statistical Significance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w14:paraId="2F5DA6DC" w14:textId="77777777" w:rsidTr="00331967">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F36B501" w14:textId="1F5F1FAC" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Academic Knowledge Criterion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E182A48" w14:textId="5DE561B2" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00331967">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Between Groups</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A42040D" w14:textId="7B7B039D" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00331967" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D74C273" w14:textId="091DA482" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>122.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B336D15" w14:textId="617C5DA6" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>61.41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008A753A" w14:textId="0C245EF0" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>1.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABFDDFA" w14:textId="76E784DF" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F8FF0F" w14:textId="56E66CA9" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D33AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
+              <w:t>Not Significant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w14:paraId="23C8F5CE" w14:textId="77777777" w:rsidTr="00331967">
+        <w:trPr>
+          <w:trHeight w:val="358"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D7198B" w14:textId="77777777" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="798" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1141" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41B58740" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="16771109" w14:textId="24D78A35" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00331967" w:rsidP="00331967">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331967">
+              <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-IQ"/>
-[...9 lines deleted...]
-              <w:t>2,192</w:t>
+              </w:rPr>
+              <w:t>Within Groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C127259" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="4BCF80BD" w14:textId="274A274F" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00331967" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>90,849</w:t>
+              <w:t>196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1069" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB9A0D8" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="0C44C706" w14:textId="1831E295" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>181,698</w:t>
+              <w:t>6790.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E5C3025" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="144ED487" w14:textId="7226ECBA" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>34.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AFE5B1" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="77D81F0D" w14:textId="77777777" w:rsidR="00D33AF8" w:rsidRPr="008F27F4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD796C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="240B8082" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="392C31BB" w14:textId="53CC3E77" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-                <w:sz w:val="24"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0849A44B" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+          <w:p w14:paraId="1361A378" w14:textId="77777777" w:rsidR="00D33AF8" w:rsidRPr="00981FD4" w:rsidRDefault="00D33AF8" w:rsidP="00D33AF8">
             <w:pPr>
+              <w:bidi/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-                <w:sz w:val="24"/>
-[...178 lines deleted...]
-                <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD796C" w:rsidRPr="00FD796C" w14:paraId="6DF9B563" w14:textId="77777777" w:rsidTr="00007A6E">
-[...2598 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="57310E47" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...4 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+    <w:p w14:paraId="03851CCF" w14:textId="77777777" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFD9522" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="797F039D" w14:textId="7AD2C965" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For Research Figures and Illustrations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB7CDF1" w14:textId="18BA9AA5" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The title/caption of each figure or illustration should be placed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>below the figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, font size </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DDB678" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDE3052" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D233DB" w14:textId="2921BE36" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3850"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003067B5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E8ADA03" wp14:editId="7FDA67FF">
+            <wp:extent cx="2205990" cy="2205990"/>
+            <wp:effectExtent l="19050" t="19050" r="22860" b="22860"/>
+            <wp:docPr id="853534675" name="صورة 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1054646626" name="صورة 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2206124" cy="2206124"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38554C91" w14:textId="08478A79" w:rsidR="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figure (  ) Shows …..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462DE2C0" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">5. Conclusions and recommendations:    </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4EFCF1" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="6960AC40" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...55 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="OLE_LINK683"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The references should be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If a reference is originally published in Arabic, it should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>translated into English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="074A56E3" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="3CBCFE8C" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">5-2 Recommendations:                                                                                                    </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The font type for the references should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with a font size of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="397E1EE5" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...8 lines deleted...]
-        <w:t>6- List of sources:</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arabic references should be translated into English, and the phrase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“(in Arabic)”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be added at the end of each translated reference. The reference list should be headed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“References:”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and the translated Arabic references should also be included in the same list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E90D756" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="36740F75" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...10 lines deleted...]
-        <w:t>All Arabic sources must be removed from the search and translated into English.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The first reference cited in the research should be assigned the number </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, followed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and so on. The references in the reference list should be arranged according to this numbering system, i.e., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the order in which they appear in the main text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The page number of the cited source should be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at the end of the reference in the reference list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A1D41D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="1D81D44C" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic"/>
-[...10 lines deleted...]
-        <w:t>As in the following example:</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following example illustrates how an Arabic reference translated into English should be presented in the reference list:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C531628" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FD796C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+    <w:p w14:paraId="18BA2474" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>References:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38153C80" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El-Jazzar, Mona Mohamed El-Safi (2011): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Future Vision for Developing Teacher Preparation in Light of the Professionalism of the Teaching Profession</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Institute of Educational Studies, Cairo University, p. 88 (in Arabic).</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...21 lines deleted...]
-        <w:t>References:</w:t>
+    <w:p w14:paraId="21BEC37B" w14:textId="77777777" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> At least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>70% of the references should be recent sources (published in 2020 or later).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A94143" w14:textId="77777777" w:rsidR="001D0909" w:rsidRPr="00B74117" w:rsidRDefault="00FD796C" w:rsidP="004C0248">
-[...21 lines deleted...]
-        <w:t>El-Jazzar, Mona Mohamed El-Safi (2011): A future vision for developing teacher preparation in light of the teaching profession’s professionalism, Institute of Educational Studies, Cairo University.</w:t>
+    <w:p w14:paraId="00F22468" w14:textId="6C3B7CF4" w:rsidR="00331967" w:rsidRPr="00331967" w:rsidRDefault="00331967" w:rsidP="00331967">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1840"/>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001D0909" w:rsidRPr="00B74117" w:rsidSect="00E22F38">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00331967" w:rsidRPr="00331967" w:rsidSect="00E22F38">
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="890" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="28"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:linePitch="382"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D14E92" w14:textId="77777777" w:rsidR="008E08B5" w:rsidRDefault="008E08B5" w:rsidP="001E257E">
-[...1 lines deleted...]
-        <w:bidi/>
+    <w:p w14:paraId="230456FE" w14:textId="77777777" w:rsidR="00E40096" w:rsidRDefault="00E40096" w:rsidP="001E257E">
+      <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="643568DF" w14:textId="77777777" w:rsidR="008E08B5" w:rsidRDefault="008E08B5" w:rsidP="001E257E">
-[...1 lines deleted...]
-        <w:bidi/>
+    <w:p w14:paraId="65D5E1DA" w14:textId="77777777" w:rsidR="00E40096" w:rsidRDefault="00E40096" w:rsidP="001E257E">
+      <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Simplified Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Simplified Arabic">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Bold Heading">
     <w:panose1 w:val="02010400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D3A685D" w14:textId="77777777" w:rsidR="00B74117" w:rsidRDefault="00B74117">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="3C7BE48D" w14:textId="72669CCD" w:rsidR="002D102C" w:rsidRPr="00584A14" w:rsidRDefault="00EC66A8" w:rsidP="00584A14">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...22 lines deleted...]
-      <w:bidi/>
+      <w:pStyle w:val="a6"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ECF78F4" w14:textId="77777777" w:rsidR="008E08B5" w:rsidRDefault="008E08B5" w:rsidP="001E257E">
-[...1 lines deleted...]
-        <w:bidi/>
+    <w:p w14:paraId="38539BCB" w14:textId="77777777" w:rsidR="00E40096" w:rsidRDefault="00E40096" w:rsidP="001E257E">
+      <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08AA7F39" w14:textId="77777777" w:rsidR="008E08B5" w:rsidRDefault="008E08B5" w:rsidP="001E257E">
-[...1 lines deleted...]
-        <w:bidi/>
+    <w:p w14:paraId="7D0508F2" w14:textId="77777777" w:rsidR="00E40096" w:rsidRDefault="00E40096" w:rsidP="001E257E">
+      <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F295D95" w14:textId="77777777" w:rsidR="00873893" w:rsidRPr="001055F7" w:rsidRDefault="00DC4BC7" w:rsidP="00072218">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="5966BD17" w14:textId="19C90E3A" w:rsidR="00873893" w:rsidRPr="001055F7" w:rsidRDefault="00DC4BC7" w:rsidP="00072218">
     <w:pPr>
+      <w:bidi/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D47CBB" wp14:editId="53C1E6D4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6176B5DB" wp14:editId="021C7BE1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>511810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>343535</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="533400" cy="371475"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1678363260" name="مربع نص 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="533400" cy="371475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="114F1711" w14:textId="77777777" w:rsidR="00873893" w:rsidRPr="00C52220" w:rsidRDefault="00873893" w:rsidP="00873893">
+                        <w:p w14:paraId="59637C5E" w14:textId="16557222" w:rsidR="00873893" w:rsidRPr="00C52220" w:rsidRDefault="00873893" w:rsidP="00873893">
                           <w:pPr>
-                            <w:bidi/>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs w:val="0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="55D47CBB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6176B5DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="مربع نص 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40.3pt;margin-top:27.05pt;width:42pt;height:29.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFaAAEIQIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K3OBUsB24CFwWM&#10;JIBT5ExTpCWU4rAkbcn9+g4peUGSU9ELtxnO8t6b+V1bK3IQ1lWgczocpJQIzaGo9C6nP19WX24p&#10;cZ7pginQIqdH4ejd4vOneWMyMYISVCEswSDaZY3Jaem9yZLE8VLUzA3ACI1GCbZmHq92lxSWNRi9&#10;VskoTW+SBmxhLHDhHL4+dEa6iPGlFNw/SemEJyqnWJuPq43rNqzJYs6ynWWmrHhfBvuHKmpWaUx6&#10;DvXAPCN7W70LVVfcggPpBxzqBKSsuIg9YDfD9E03m5IZEXtBcJw5w+T+X1j+eNiYZ0t8+w1aJDA2&#10;4cwa+C+H2CSNcVnvEzB1mUPv0GgrbR12bIHgR8T2eMZTtJ5wfJyOx5MULRxN49lwMpsGvJPLZ2Od&#10;/y6gJuGQU4t0xQLYYe1853pyCbk0rCqlImVKkyanN+NpGj+cLRhc6b7urtRQtG+3LX4Lxy0UR+zX&#10;QicFZ/iqwuRr5vwzs8g91ot69k+4SAWYBPoTJSXYPx+9B3+kBK2UNKilnLrfe2YFJeqHRrK+DieT&#10;IL54mUxnI7zYa8v22qL39T2gXIc4OYbHY/D36vQqLdSvKPtlyIompjnmzqk/He99p3AcGy6Wy+iE&#10;cjPMr/XG8BPNAdqX9pVZ0+PvkbhHOKmOZW9o6Hw7IpZ7D7KKHF1Q7XFHqUaW+7EKs3B9j16X4V/8&#10;BQAA//8DAFBLAwQUAAYACAAAACEA41ouseAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm90ktCHEbEoJFEH00NqLt0kyTYK7szG7baO/3u3J3mbmPd58r1jPRoszTW6wrCBe&#10;RCCIG9sO3Ck4fGyfMhDOI7eoLZOCH3KwLu/vCsxbe+Ednfe+EyGEXY4Keu/HXErX9GTQLexIHLSj&#10;nQz6sE6dbCe8hHCjZRJFqTQ4cPjQ40hVT83X/mQUvFbbd9zVicl+dfXydtyM34fPlVKPD/PmGYSn&#10;2f+b4Yof0KEMTLU9ceuEVpBFaXAqWC1jEFc9XYZDHYY4SUGWhbxtUP4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABWgABCECAABEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA41ouseAAAAAJAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="114F1711" w14:textId="77777777" w:rsidR="00873893" w:rsidRPr="00C52220" w:rsidRDefault="00873893" w:rsidP="00873893">
+                  <w:p w14:paraId="59637C5E" w14:textId="16557222" w:rsidR="00873893" w:rsidRPr="00C52220" w:rsidRDefault="00873893" w:rsidP="00873893">
                     <w:pPr>
-                      <w:bidi/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs w:val="0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00072218" w:rsidRPr="009B3EF1">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>Name of Authors</w:t>
+      <w:t>Name</w:t>
+    </w:r>
+    <w:r w:rsidR="009B3EF1" w:rsidRPr="009B3EF1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of Authors</w:t>
     </w:r>
     <w:r w:rsidR="009B3EF1">
       <w:rPr>
         <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>…….</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...28 lines deleted...]
-  <w:p w14:paraId="7FE7C682" w14:textId="64DDC700" w:rsidR="00873893" w:rsidRDefault="00DC4BC7" w:rsidP="00007A6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="6A3BE82B" w14:textId="424BFE9D" w:rsidR="00873893" w:rsidRPr="009B3EF1" w:rsidRDefault="00DC4BC7" w:rsidP="00072218">
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50C12523" wp14:editId="1CBA8C8E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C404D74" wp14:editId="3D3F5927">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6497955</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>369570</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="533400" cy="371475"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="775070406" name="مربع نص 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="533400" cy="371475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56ECEC8A" w14:textId="77777777" w:rsidR="00584A14" w:rsidRDefault="00584A14"/>
+                        <w:p w14:paraId="1C28B7B0" w14:textId="733EFEE1" w:rsidR="00584A14" w:rsidRDefault="00584A14"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="50C12523" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1C404D74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="مربع نص 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:511.65pt;margin-top:29.1pt;width:42pt;height:29.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7s+C1JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815K3OBUsB24CFwWM&#10;JIBT5ExTpCWU4rAkbcn9+g4peUGSU9ELRc4MZ3nvUfO7tlbkIKyrQOd0OEgpEZpDUeldTn++rL7c&#10;UuI80wVToEVOj8LRu8XnT/PGZGIEJahCWIJJtMsak9PSe5MlieOlqJkbgBEanRJszTwe7S4pLGsw&#10;e62SUZreJA3Ywljgwjm0PnROuoj5pRTcP0nphCcqp9ibj6uN6zasyWLOsp1lpqx43wb7hy5qVmks&#10;ek71wDwje1u9S1VX3IID6Qcc6gSkrLiIM+A0w/TNNJuSGRFnQXCcOcPk/l9a/njYmGdLfPsNWiQw&#10;DuHMGvgvh9gkjXFZHxMwdZnD6DBoK20dvjgCwYuI7fGMp2g94WicjseTFD0cXePZcDKbBryTy2Vj&#10;nf8uoCZhk1OLdMUG2GHtfBd6Cgm1NKwqpSJlSpMmpzfjaRovnD2YXOm+767V0LRvty2pijAf3g6W&#10;LRRHHNtCpwhn+KrCHtbM+WdmUQLYNsraP+EiFWAt6HeUlGD/fGQP8cgMeilpUFI5db/3zApK1A+N&#10;nH0dTiZBg/Ewmc5GeLDXnu21R+/re0DVDvEBGR63Id6rk1VaqF9R/ctQFV1Mc6ydU3/a3vtO6Ph6&#10;uFguYxCqzjC/1hvDT2wHhF/aV2ZNT4NH/h7hJD6WvWGji+34WO49yCpSdUG1hx8VG8nuX1d4Etfn&#10;GHX5Byz+AgAA//8DAFBLAwQUAAYACAAAACEAW9Ac0uIAAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjdVG2jEKeqIlVICA4tvXBz4m0SYa9D7LaBr8c50dvO7mj2Tb4ZrWEX&#10;HHznSMJ8JoAh1U531Eg4fuyeUmA+KNLKOEIJP+hhU9zf5SrT7kp7vBxCw2II+UxJaEPoM8593aJV&#10;fuZ6pHg7ucGqEOXQcD2oawy3hidCrLhVHcUPreqxbLH+OpythNdy9672VWLTX1O+vJ22/ffxcynl&#10;48O4fQYWcAz/ZpjwIzoUkalyZ9KemahFslhEr4RlmgCbHHOxjptqmlZr4EXOb0sUfwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD7s+C1JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBb0BzS4gAAAAwBAAAPAAAAAAAAAAAAAAAAAIEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="56ECEC8A" w14:textId="77777777" w:rsidR="00584A14" w:rsidRDefault="00584A14"/>
+                  <w:p w14:paraId="1C28B7B0" w14:textId="733EFEE1" w:rsidR="00584A14" w:rsidRDefault="00584A14"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00072218" w:rsidRPr="009B3EF1">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Title of menuscript …..</w:t>
     </w:r>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="0E20132A" w14:textId="3050A1B1" w:rsidR="002D102C" w:rsidRPr="00B57EEF" w:rsidRDefault="00B57EEF" w:rsidP="00B57EEF">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="8" w:name="_Hlk198633488"/>
+    <w:r w:rsidRPr="00B57EEF">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Al-Rafidain Journal For Sport Sciences</w:t>
+    </w:r>
+    <w:r w:rsidR="002D102C" w:rsidRPr="00B57EEF">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, Vol</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00CE7655">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="002D102C" w:rsidRPr="00B57EEF">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, No.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00CE7655">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="002D102C" w:rsidRPr="00B57EEF">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, 20</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00CE7655">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="111"/>
       <w:tblW w:w="10416" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1434"/>
       <w:gridCol w:w="7718"/>
       <w:gridCol w:w="1264"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00007A6E" w:rsidRPr="003067B5" w14:paraId="61F9947B" w14:textId="77777777" w:rsidTr="00B02AC1">
+    <w:tr w:rsidR="00FD796C" w:rsidRPr="003067B5" w14:paraId="087C39C5" w14:textId="77777777" w:rsidTr="00E22F38">
       <w:trPr>
         <w:trHeight w:val="17"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1434" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="440331B1" w14:textId="77777777" w:rsidR="00007A6E" w:rsidRPr="003067B5" w:rsidRDefault="00007A6E" w:rsidP="00007A6E">
+        <w:bookmarkEnd w:id="8"/>
+        <w:p w14:paraId="5FB7DF10" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="003067B5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:ind w:left="-113"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003067B5">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C31E32C" wp14:editId="40E4D112">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D022ADD" wp14:editId="4056A85C">
                 <wp:extent cx="932237" cy="932237"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
-                <wp:docPr id="9" name="صورة 3"/>
+                <wp:docPr id="5" name="صورة 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1054646626" name="صورة 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
@@ -7856,955 +10532,633 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7718" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="499628CB" w14:textId="77777777" w:rsidR="00007A6E" w:rsidRPr="003067B5" w:rsidRDefault="00007A6E" w:rsidP="00007A6E">
+        <w:p w14:paraId="2BF54BB8" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="003067B5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="6"/>
               <w:szCs w:val="10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1264" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="20A7D741" w14:textId="77777777" w:rsidR="00007A6E" w:rsidRPr="003067B5" w:rsidRDefault="00007A6E" w:rsidP="00007A6E">
+        <w:p w14:paraId="7C66A2B0" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="003067B5" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003067B5">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25358153" wp14:editId="10AF0234">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EBD83AC" wp14:editId="47714A5B">
                 <wp:extent cx="657860" cy="929005"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="4445"/>
-                <wp:docPr id="10" name="صورة 1"/>
+                <wp:docPr id="6" name="صورة 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="657860" cy="929005"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00007A6E" w:rsidRPr="00FA2D4C" w14:paraId="212B27CE" w14:textId="77777777" w:rsidTr="00B02AC1">
+    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="2518ADA7" w14:textId="77777777" w:rsidTr="00E22F38">
       <w:trPr>
         <w:trHeight w:val="385"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1434" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3EC2118B" w14:textId="77777777" w:rsidR="00007A6E" w:rsidRPr="00FA2D4C" w:rsidRDefault="00007A6E" w:rsidP="00007A6E">
+        <w:p w14:paraId="20C0E98C" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7718" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3627D9B0" w14:textId="77777777" w:rsidR="00007A6E" w:rsidRPr="00E22F38" w:rsidRDefault="00007A6E" w:rsidP="00007A6E">
+        <w:p w14:paraId="23CC756E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
-[...536 lines deleted...]
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:color w:val="0070C0"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E22F38">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>Al-Rafidain Journal for Sports Sciences</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1264" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2700C828" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+        <w:p w14:paraId="75C1C111" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="01D7E21D" w14:textId="77777777" w:rsidTr="00E22F38">
+    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="440C91FF" w14:textId="77777777" w:rsidTr="00E22F38">
       <w:trPr>
         <w:trHeight w:val="49"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1434" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="245A7B73" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+        <w:p w14:paraId="3ECA988A" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7718" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3E3EB4BB" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00007A6E" w:rsidP="00FD796C">
+        <w:p w14:paraId="7D4ABACC" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00E22F38" w:rsidRDefault="00000000" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidR="00FD796C" w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>https://rsprs.uomosul.edu.iq</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00FD796C" w:rsidRPr="00E22F38">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1264" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="06A84E7E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+        <w:p w14:paraId="36ED2E0E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="683C0B77" w14:textId="77777777" w:rsidTr="00E22F38">
+    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="76249569" w14:textId="77777777" w:rsidTr="00E22F38">
       <w:trPr>
         <w:trHeight w:val="116"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10416" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="520A17B3" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+        <w:p w14:paraId="3149C558" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="6"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="640DF33A" w14:textId="77777777" w:rsidTr="00E22F38">
+    <w:tr w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w14:paraId="2680246D" w14:textId="77777777" w:rsidTr="00E22F38">
       <w:trPr>
         <w:trHeight w:val="206"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10416" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="6290B21D" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
+        <w:p w14:paraId="7484D22E" w14:textId="77777777" w:rsidR="00FD796C" w:rsidRPr="00FA2D4C" w:rsidRDefault="00FD796C" w:rsidP="00FD796C">
           <w:pPr>
-            <w:bidi/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0638D91B" w14:textId="77777777" w:rsidR="002D102C" w:rsidRPr="00896652" w:rsidRDefault="002D102C" w:rsidP="00C27FD0">
+  <w:p w14:paraId="7F8BF83D" w14:textId="52B9A078" w:rsidR="002D102C" w:rsidRPr="00896652" w:rsidRDefault="002D102C" w:rsidP="00C27FD0">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:bidi/>
+      <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="003F30D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0D8E050"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01CF1D17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5308DFCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="861" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BBE206E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8EF6FB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8909,51 +11263,253 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="114F36DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="447E286C"/>
+    <w:lvl w:ilvl="0" w:tplc="4998E1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16740B7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25160988"/>
+    <w:lvl w:ilvl="0" w:tplc="860ABDCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26914E74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB8E03C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="724" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -9022,51 +11578,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2188" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2192" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30851BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFCCF8CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9108,51 +11664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E365053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="573E77AE"/>
     <w:lvl w:ilvl="0" w:tplc="4C96638C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1084" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9194,51 +11750,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5404" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6124" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FDE2BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD3225A6"/>
     <w:lvl w:ilvl="0" w:tplc="B2E2191A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9307,51 +11863,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5149157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBE82668"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1168" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9393,164 +11949,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4768" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5488" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6208" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C3314A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30D84912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="785"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1505"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2225"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2225" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2945"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2945" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3665"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3665" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4385"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="5105"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5825"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6545"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CF42C20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BAA8678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9655,51 +12211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB8065C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="329258FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9804,51 +12360,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DBD4039"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="289C66E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CB47CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E348D842"/>
     <w:lvl w:ilvl="0" w:tplc="0C58077C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9896,533 +12601,731 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1301423050">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="417406842">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C2B5D99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0854F044"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1090735221">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="675815010">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="264267971">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2034768134">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="951087111">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="665744004">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1105884937">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="672799949">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1943561420">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="6" w16cid:durableId="1690644060">
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1494685495">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="130757999">
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1759905779">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="8" w16cid:durableId="1144734807">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="781800589">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9" w16cid:durableId="1122504542">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1329821087">
+  <w:num w:numId="10" w16cid:durableId="1364087823">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="933787824">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1417245987">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="282931640">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="769013365">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="145706268">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2098747232">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#f30,blue"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzQ1sTA1NDS3MDGxMDNV0lEKTi0uzszPAykwrwUAbKdI8CwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AC2E93"/>
     <w:rsid w:val="000005AC"/>
-    <w:rsid w:val="00007A6E"/>
+    <w:rsid w:val="000157FF"/>
     <w:rsid w:val="00017543"/>
     <w:rsid w:val="00020F3B"/>
+    <w:rsid w:val="00021609"/>
     <w:rsid w:val="00025A8E"/>
     <w:rsid w:val="00031115"/>
+    <w:rsid w:val="0004034E"/>
     <w:rsid w:val="0004454D"/>
+    <w:rsid w:val="00056BBB"/>
     <w:rsid w:val="0007073D"/>
+    <w:rsid w:val="00070B61"/>
     <w:rsid w:val="00072218"/>
     <w:rsid w:val="000747EB"/>
     <w:rsid w:val="00087538"/>
     <w:rsid w:val="000A442A"/>
+    <w:rsid w:val="000A4FBF"/>
     <w:rsid w:val="000B3C49"/>
+    <w:rsid w:val="000B73DB"/>
     <w:rsid w:val="000C3CB9"/>
-    <w:rsid w:val="000D2A1E"/>
+    <w:rsid w:val="000E1D96"/>
+    <w:rsid w:val="000E46EE"/>
+    <w:rsid w:val="000F52BD"/>
+    <w:rsid w:val="000F5EA2"/>
     <w:rsid w:val="000F70D3"/>
     <w:rsid w:val="00101D05"/>
     <w:rsid w:val="001042E7"/>
     <w:rsid w:val="001055F7"/>
     <w:rsid w:val="00106098"/>
     <w:rsid w:val="00115714"/>
     <w:rsid w:val="00125F2A"/>
     <w:rsid w:val="00132199"/>
     <w:rsid w:val="00147172"/>
     <w:rsid w:val="00153E6F"/>
     <w:rsid w:val="00174FA5"/>
     <w:rsid w:val="00177AAF"/>
     <w:rsid w:val="00182431"/>
     <w:rsid w:val="001842AB"/>
+    <w:rsid w:val="00187789"/>
     <w:rsid w:val="001A106C"/>
     <w:rsid w:val="001B5622"/>
     <w:rsid w:val="001C30CD"/>
     <w:rsid w:val="001C4979"/>
     <w:rsid w:val="001C71AE"/>
     <w:rsid w:val="001D0909"/>
     <w:rsid w:val="001D3EEC"/>
     <w:rsid w:val="001E257E"/>
     <w:rsid w:val="001F0DD4"/>
     <w:rsid w:val="00210A0B"/>
     <w:rsid w:val="00220991"/>
     <w:rsid w:val="0022281B"/>
     <w:rsid w:val="00223CB8"/>
     <w:rsid w:val="00233990"/>
     <w:rsid w:val="00275520"/>
     <w:rsid w:val="00275C44"/>
     <w:rsid w:val="00277137"/>
     <w:rsid w:val="002857E2"/>
     <w:rsid w:val="00286E06"/>
     <w:rsid w:val="0029377C"/>
     <w:rsid w:val="00295400"/>
     <w:rsid w:val="002A1E4E"/>
     <w:rsid w:val="002A2C8B"/>
+    <w:rsid w:val="002A522E"/>
     <w:rsid w:val="002B3731"/>
+    <w:rsid w:val="002B7708"/>
+    <w:rsid w:val="002C345C"/>
     <w:rsid w:val="002D102C"/>
+    <w:rsid w:val="002E22E6"/>
     <w:rsid w:val="002E7558"/>
     <w:rsid w:val="002F3A2D"/>
+    <w:rsid w:val="002F5596"/>
     <w:rsid w:val="00321AD6"/>
     <w:rsid w:val="00323299"/>
     <w:rsid w:val="00324001"/>
+    <w:rsid w:val="0033085D"/>
+    <w:rsid w:val="00331967"/>
     <w:rsid w:val="00331ED7"/>
+    <w:rsid w:val="00334DCF"/>
     <w:rsid w:val="00347F2F"/>
     <w:rsid w:val="003746B4"/>
+    <w:rsid w:val="00375E92"/>
     <w:rsid w:val="00382B8C"/>
     <w:rsid w:val="003A79FF"/>
     <w:rsid w:val="003B10F8"/>
     <w:rsid w:val="003B7572"/>
     <w:rsid w:val="003D2229"/>
+    <w:rsid w:val="003D3E88"/>
     <w:rsid w:val="003D597C"/>
     <w:rsid w:val="003E0BDB"/>
     <w:rsid w:val="003E4036"/>
     <w:rsid w:val="003E741C"/>
     <w:rsid w:val="003F005D"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F2771"/>
+    <w:rsid w:val="00431CA6"/>
     <w:rsid w:val="00433DC0"/>
     <w:rsid w:val="00445F2C"/>
     <w:rsid w:val="00451130"/>
     <w:rsid w:val="004520F3"/>
     <w:rsid w:val="004660E4"/>
     <w:rsid w:val="004734FB"/>
     <w:rsid w:val="00473A92"/>
     <w:rsid w:val="00481B21"/>
     <w:rsid w:val="004856F3"/>
     <w:rsid w:val="004C2C98"/>
+    <w:rsid w:val="004C5C3B"/>
     <w:rsid w:val="004E4445"/>
     <w:rsid w:val="004E694C"/>
-    <w:rsid w:val="004F5ACB"/>
     <w:rsid w:val="00507BFB"/>
     <w:rsid w:val="00512CF6"/>
     <w:rsid w:val="005149E3"/>
     <w:rsid w:val="00515C11"/>
     <w:rsid w:val="00532436"/>
     <w:rsid w:val="00536695"/>
     <w:rsid w:val="00540649"/>
+    <w:rsid w:val="005451A0"/>
+    <w:rsid w:val="00560A6B"/>
     <w:rsid w:val="00563CFC"/>
+    <w:rsid w:val="00574C1B"/>
     <w:rsid w:val="00584A14"/>
     <w:rsid w:val="0059423E"/>
     <w:rsid w:val="005949DE"/>
     <w:rsid w:val="005A46A7"/>
     <w:rsid w:val="005D6EFB"/>
     <w:rsid w:val="005D741B"/>
     <w:rsid w:val="005E777F"/>
     <w:rsid w:val="005F14DE"/>
     <w:rsid w:val="005F726E"/>
+    <w:rsid w:val="00603818"/>
     <w:rsid w:val="00615A98"/>
+    <w:rsid w:val="0063097B"/>
     <w:rsid w:val="00637642"/>
     <w:rsid w:val="00637F32"/>
+    <w:rsid w:val="00650998"/>
     <w:rsid w:val="00653777"/>
     <w:rsid w:val="00665D3C"/>
     <w:rsid w:val="0067584B"/>
     <w:rsid w:val="006833A9"/>
     <w:rsid w:val="006862B8"/>
     <w:rsid w:val="006865A9"/>
     <w:rsid w:val="006B178C"/>
     <w:rsid w:val="006C33DC"/>
     <w:rsid w:val="006D12AB"/>
     <w:rsid w:val="006D1E53"/>
+    <w:rsid w:val="006D5003"/>
+    <w:rsid w:val="006E2AC0"/>
     <w:rsid w:val="006E5150"/>
     <w:rsid w:val="006E633E"/>
     <w:rsid w:val="006E6C82"/>
+    <w:rsid w:val="006F3CE1"/>
+    <w:rsid w:val="0070780B"/>
     <w:rsid w:val="00712576"/>
+    <w:rsid w:val="00712C29"/>
     <w:rsid w:val="00713F2C"/>
     <w:rsid w:val="007141F0"/>
     <w:rsid w:val="00716432"/>
+    <w:rsid w:val="00716694"/>
     <w:rsid w:val="00725026"/>
     <w:rsid w:val="00736546"/>
     <w:rsid w:val="00745419"/>
     <w:rsid w:val="00750007"/>
     <w:rsid w:val="00766A31"/>
     <w:rsid w:val="0077103C"/>
+    <w:rsid w:val="00780DA8"/>
     <w:rsid w:val="00782ED5"/>
     <w:rsid w:val="00790598"/>
+    <w:rsid w:val="00795EBF"/>
     <w:rsid w:val="007B2C30"/>
     <w:rsid w:val="007C5361"/>
     <w:rsid w:val="007D1931"/>
     <w:rsid w:val="007E0E6E"/>
     <w:rsid w:val="007E21AD"/>
+    <w:rsid w:val="00811A00"/>
     <w:rsid w:val="0081486E"/>
     <w:rsid w:val="00814E00"/>
     <w:rsid w:val="0083160B"/>
     <w:rsid w:val="008426DC"/>
     <w:rsid w:val="00844949"/>
     <w:rsid w:val="00847BEE"/>
     <w:rsid w:val="00851824"/>
     <w:rsid w:val="00856487"/>
     <w:rsid w:val="008564A5"/>
     <w:rsid w:val="008612C2"/>
     <w:rsid w:val="00867A00"/>
+    <w:rsid w:val="00871C4E"/>
     <w:rsid w:val="00873893"/>
+    <w:rsid w:val="00882E8D"/>
     <w:rsid w:val="008834E7"/>
     <w:rsid w:val="008918EA"/>
+    <w:rsid w:val="00894BCD"/>
     <w:rsid w:val="00896652"/>
     <w:rsid w:val="008A52AD"/>
     <w:rsid w:val="008B4595"/>
+    <w:rsid w:val="008C066B"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="008E08B5"/>
+    <w:rsid w:val="008E17D8"/>
     <w:rsid w:val="008E5F4F"/>
     <w:rsid w:val="008E61DA"/>
     <w:rsid w:val="008F162D"/>
+    <w:rsid w:val="008F27F4"/>
     <w:rsid w:val="00914C0D"/>
     <w:rsid w:val="0092767E"/>
     <w:rsid w:val="009440BB"/>
     <w:rsid w:val="009571A7"/>
     <w:rsid w:val="00980EBF"/>
+    <w:rsid w:val="00981FD4"/>
     <w:rsid w:val="0098579F"/>
     <w:rsid w:val="00992470"/>
     <w:rsid w:val="009A2645"/>
     <w:rsid w:val="009A6E94"/>
+    <w:rsid w:val="009B1849"/>
     <w:rsid w:val="009B3EF1"/>
+    <w:rsid w:val="009B431E"/>
+    <w:rsid w:val="009C1FF8"/>
     <w:rsid w:val="00A066DD"/>
+    <w:rsid w:val="00A0694F"/>
+    <w:rsid w:val="00A32260"/>
     <w:rsid w:val="00A40ABD"/>
     <w:rsid w:val="00A45A33"/>
     <w:rsid w:val="00A53EA1"/>
     <w:rsid w:val="00A65AD5"/>
     <w:rsid w:val="00A7133A"/>
+    <w:rsid w:val="00A737FE"/>
     <w:rsid w:val="00A74436"/>
     <w:rsid w:val="00A805D6"/>
     <w:rsid w:val="00A950D0"/>
     <w:rsid w:val="00AA0685"/>
     <w:rsid w:val="00AA23E4"/>
     <w:rsid w:val="00AA2F2E"/>
+    <w:rsid w:val="00AB109D"/>
     <w:rsid w:val="00AC2E93"/>
+    <w:rsid w:val="00AD049C"/>
     <w:rsid w:val="00AD2884"/>
     <w:rsid w:val="00AE58C0"/>
     <w:rsid w:val="00AE6AA7"/>
     <w:rsid w:val="00AF2842"/>
     <w:rsid w:val="00AF301B"/>
     <w:rsid w:val="00AF37BE"/>
     <w:rsid w:val="00AF5D6C"/>
     <w:rsid w:val="00B03C1D"/>
     <w:rsid w:val="00B04161"/>
+    <w:rsid w:val="00B11959"/>
     <w:rsid w:val="00B43B11"/>
     <w:rsid w:val="00B55AF2"/>
     <w:rsid w:val="00B57B77"/>
     <w:rsid w:val="00B57EEF"/>
     <w:rsid w:val="00B6174C"/>
     <w:rsid w:val="00B74117"/>
     <w:rsid w:val="00B94CF7"/>
     <w:rsid w:val="00B96159"/>
+    <w:rsid w:val="00BB2D05"/>
     <w:rsid w:val="00BC00A2"/>
     <w:rsid w:val="00BC3ECF"/>
     <w:rsid w:val="00BC56A7"/>
     <w:rsid w:val="00BC5847"/>
     <w:rsid w:val="00BC6CB8"/>
     <w:rsid w:val="00BD02E2"/>
     <w:rsid w:val="00BD0C1C"/>
     <w:rsid w:val="00BD50EC"/>
     <w:rsid w:val="00BD5C13"/>
     <w:rsid w:val="00BF22A6"/>
     <w:rsid w:val="00BF23ED"/>
     <w:rsid w:val="00C0529B"/>
     <w:rsid w:val="00C147D4"/>
     <w:rsid w:val="00C22AF6"/>
     <w:rsid w:val="00C25A42"/>
     <w:rsid w:val="00C27FD0"/>
     <w:rsid w:val="00C44AEB"/>
     <w:rsid w:val="00C50F81"/>
     <w:rsid w:val="00C52F74"/>
     <w:rsid w:val="00C6164D"/>
     <w:rsid w:val="00C64C61"/>
     <w:rsid w:val="00C66191"/>
     <w:rsid w:val="00C70B1C"/>
     <w:rsid w:val="00C727C3"/>
     <w:rsid w:val="00C75916"/>
     <w:rsid w:val="00CA3CC7"/>
     <w:rsid w:val="00CB1ED8"/>
+    <w:rsid w:val="00CD2EBE"/>
     <w:rsid w:val="00CE70DA"/>
+    <w:rsid w:val="00CE7655"/>
     <w:rsid w:val="00CF3FB9"/>
     <w:rsid w:val="00CF746A"/>
     <w:rsid w:val="00D03344"/>
     <w:rsid w:val="00D03E77"/>
     <w:rsid w:val="00D05498"/>
+    <w:rsid w:val="00D1520C"/>
+    <w:rsid w:val="00D22107"/>
     <w:rsid w:val="00D23747"/>
     <w:rsid w:val="00D242BF"/>
-    <w:rsid w:val="00D26299"/>
+    <w:rsid w:val="00D33AF8"/>
     <w:rsid w:val="00D34E4E"/>
     <w:rsid w:val="00D37BBC"/>
+    <w:rsid w:val="00D42448"/>
     <w:rsid w:val="00D42DE8"/>
+    <w:rsid w:val="00D5683B"/>
     <w:rsid w:val="00D603F3"/>
     <w:rsid w:val="00D60BFC"/>
     <w:rsid w:val="00D611FE"/>
     <w:rsid w:val="00D6397B"/>
     <w:rsid w:val="00D66B54"/>
     <w:rsid w:val="00D8349A"/>
     <w:rsid w:val="00D84E94"/>
+    <w:rsid w:val="00DB03C8"/>
     <w:rsid w:val="00DB1D0A"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DB6581"/>
     <w:rsid w:val="00DC0CC5"/>
     <w:rsid w:val="00DC4122"/>
     <w:rsid w:val="00DC4BC7"/>
+    <w:rsid w:val="00DC6483"/>
     <w:rsid w:val="00DE02A4"/>
     <w:rsid w:val="00DF0522"/>
     <w:rsid w:val="00DF0ACF"/>
+    <w:rsid w:val="00DF68F7"/>
+    <w:rsid w:val="00DF696C"/>
     <w:rsid w:val="00E04268"/>
     <w:rsid w:val="00E206D4"/>
     <w:rsid w:val="00E22F38"/>
+    <w:rsid w:val="00E40096"/>
     <w:rsid w:val="00E40BBB"/>
     <w:rsid w:val="00E41E55"/>
     <w:rsid w:val="00E429AA"/>
+    <w:rsid w:val="00E50C2D"/>
     <w:rsid w:val="00E545AE"/>
     <w:rsid w:val="00E60C6B"/>
     <w:rsid w:val="00E6746A"/>
     <w:rsid w:val="00E82707"/>
     <w:rsid w:val="00E92210"/>
+    <w:rsid w:val="00E925E7"/>
     <w:rsid w:val="00E9560E"/>
     <w:rsid w:val="00EB00F3"/>
     <w:rsid w:val="00EB7A3E"/>
     <w:rsid w:val="00EC66A8"/>
     <w:rsid w:val="00ED5E32"/>
     <w:rsid w:val="00ED77D0"/>
     <w:rsid w:val="00EE1C60"/>
     <w:rsid w:val="00EE62FC"/>
     <w:rsid w:val="00F00E85"/>
     <w:rsid w:val="00F017E6"/>
     <w:rsid w:val="00F042CA"/>
     <w:rsid w:val="00F1368E"/>
     <w:rsid w:val="00F16AB6"/>
     <w:rsid w:val="00F3359D"/>
+    <w:rsid w:val="00F41701"/>
     <w:rsid w:val="00F54123"/>
+    <w:rsid w:val="00F555DC"/>
     <w:rsid w:val="00F6796C"/>
     <w:rsid w:val="00F840AE"/>
     <w:rsid w:val="00F876AC"/>
     <w:rsid w:val="00F923AF"/>
     <w:rsid w:val="00F930B7"/>
     <w:rsid w:val="00FA2047"/>
     <w:rsid w:val="00FA6CD4"/>
     <w:rsid w:val="00FC3CBC"/>
     <w:rsid w:val="00FD31ED"/>
     <w:rsid w:val="00FD796C"/>
+    <w:rsid w:val="00FE76C9"/>
     <w:rsid w:val="00FF669F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#f30,blue"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5F595433"/>
-  <w15:docId w15:val="{90006C42-6B2E-4DD5-8DBE-169E721101D1}"/>
+  <w14:docId w14:val="40579F33"/>
+  <w15:docId w15:val="{D3108AC1-2EA8-4D7C-BAE1-2348E3616F12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10766,168 +13669,168 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Main Paragraph Title"/>
     <w:qFormat/>
     <w:rsid w:val="00ED77D0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Tables and Figures"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006862B8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:kern w:val="32"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Tables and Figures Title"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00115714"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
     <w:name w:val="المجلة"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="Char"/>
     <w:rsid w:val="00AC2E93"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="567"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="المجلة Char"/>
-    <w:link w:val="a"/>
+    <w:link w:val="a4"/>
     <w:rsid w:val="00AC2E93"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptTitle">
     <w:name w:val="Manuscript Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="ManuscriptTitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00147172"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NameofResearchers">
     <w:name w:val="Name of Researchers"/>
     <w:basedOn w:val="ManuscriptTitle"/>
     <w:link w:val="NameofResearchersChar"/>
     <w:qFormat/>
     <w:rsid w:val="00844949"/>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ManuscriptTitleChar">
     <w:name w:val="Manuscript Title Char"/>
     <w:link w:val="ManuscriptTitle"/>
     <w:rsid w:val="00147172"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
@@ -10945,181 +13848,181 @@
     <w:rsid w:val="00844949"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NameofResearchersChar">
     <w:name w:val="Name of Researchers Char"/>
     <w:link w:val="NameofResearchers"/>
     <w:rsid w:val="00844949"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="TextChar"/>
     <w:qFormat/>
     <w:rsid w:val="002A2C8B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationChar">
     <w:name w:val="Affiliation Char"/>
     <w:link w:val="Affiliation"/>
     <w:rsid w:val="00844949"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E257E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextChar">
     <w:name w:val="Text Char"/>
     <w:link w:val="Text"/>
     <w:rsid w:val="002A2C8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E257E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E257E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E257E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Title"/>
     <w:aliases w:val="Title 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="Char2"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00B96159"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="العنوان Char"/>
     <w:aliases w:val="Title 2 Char"/>
-    <w:link w:val="Title"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00B96159"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DC0CC5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:rsid w:val="00DC0CC5"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -11146,446 +14049,513 @@
       <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Text"/>
     <w:link w:val="AbstractChar"/>
     <w:qFormat/>
     <w:rsid w:val="009440BB"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="العنوان 1 Char"/>
     <w:aliases w:val="Tables and Figures Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006862B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:kern w:val="32"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
     <w:name w:val="Abstract Char"/>
     <w:basedOn w:val="TextChar"/>
     <w:link w:val="Abstract"/>
     <w:rsid w:val="009440BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="Char3"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00115714"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
+    <w:name w:val="عنوان فرعي Char"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00115714"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED77D0"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Subtle Reference"/>
     <w:aliases w:val="References list"/>
     <w:uiPriority w:val="31"/>
     <w:rsid w:val="004E4445"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BibliographyList">
     <w:name w:val="Bibliography List"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="1"/>
     <w:link w:val="BibliographyListChar"/>
     <w:qFormat/>
     <w:rsid w:val="0077103C"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char4"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF0522"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
       <w:bidi/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BibliographyListChar">
     <w:name w:val="Bibliography List Char"/>
     <w:link w:val="BibliographyList"/>
     <w:rsid w:val="0077103C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...1 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
+    <w:name w:val="خريطة المستند Char"/>
+    <w:link w:val="ab"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF0522"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00132199"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B43B11"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
     <w:name w:val="Table Grid3"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F162D"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
     <w:name w:val="Table Grid4"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002D102C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6CB8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00031115"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="465"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="نص حاشية سفلية Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00031115"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00125F2A"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char6">
+    <w:name w:val="نص في بالون Char"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00125F2A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BC5847"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB6581"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE6AA7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C27FD0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="111">
     <w:name w:val="شبكة جدول111"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FD796C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="2">
     <w:name w:val="شبكة جدول2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C64C61"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="ar-IQ"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="11">
     <w:name w:val="شبكة جدول11"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C64C61"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00F555DC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="10">
+    <w:name w:val="شبكة جدول1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a8"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009B431E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00331967"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00331967"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="115367131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="266037779">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11634,50 +14604,89 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="725223237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="958757479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062489559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1099057646">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1249928434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1395011078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -11686,92 +14695,114 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1499923807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1751541156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1873957196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1925256376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2041658554">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email--------@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Khaledhameedth91@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dr_safadhuuun@uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Khaledhameedth91@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsprs.uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email--------@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed.razzaq@buog.edu.iq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ali.basu@buog.edu.iq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsprs.uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email--------@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsprs.uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsprs.uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12034,94 +15065,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC0A484-FA6E-4BF7-A593-638ADD03E0FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647021CF-74A6-4E06-8229-309D3400FCC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1249</Words>
-  <Characters>7124</Characters>
+  <Words>1438</Words>
+  <Characters>8201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>العنوان</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Naim Al Hussaini</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8357</CharactersWithSpaces>
+  <CharactersWithSpaces>9620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2949238</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://globalweather.tamu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209035</vt:i4>
       </vt:variant>
       <vt:variant>